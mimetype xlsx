--- v0 (2026-05-01)
+++ v1 (2026-07-02)
@@ -10,131 +10,143 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="335" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="679" uniqueCount="299">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>IND</t>
+  </si>
+  <si>
+    <t>Indicação</t>
+  </si>
+  <si>
+    <t>CHARLES DA FARMÁCIA</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/75/indicacao_001_charles.pdf</t>
+  </si>
+  <si>
+    <t>de autoria da Sr. Vereador Charles Jordani Lemes dos Santos, apresenta Indicação, no sentido de que sejam adotadas as providências necessárias para a “CONSTRUÇÃO DE UMA PLATAFORMA DESTINADA AO POUSO E DECOLAGEM DE HELICÓPTEROS DO SAMU”, nos lotes de terrenos vagos existentes no pátio da Subprefeitura Municipal.</t>
+  </si>
+  <si>
     <t>6</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>2</t>
   </si>
   <si>
-    <t>IND</t>
-[...4 lines deleted...]
-  <si>
     <t>ABEL DO LAVADOR</t>
   </si>
   <si>
     <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/</t>
   </si>
   <si>
     <t>Autoria do Vereador Abel José Silva Freitas. Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que solicite ao departamento competente que providencia a realização de patrolamento, operação tapa-buracos e limpeza do matagal nas vias públicas do Bairro José Marcelino.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/7/2_indicacao_003.2026.pdf</t>
   </si>
   <si>
     <t>Autoria do Vereador Abel José Silva Freitas. Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que solicite ao departamento competente que providencie a devida sinalização da lombada localizada na saída da Avenida 14, próximo à entrada da estrada sentido Prainha Porto Brasil, com a realização de pintura adequada e instalação de placa de sinalização.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/8/3_indicacao_004.2026.pdf</t>
   </si>
   <si>
     <t>Autoria do Vereador Abel José Silva Freitas. Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que solicite ao departamento competente que providencie a recuperação com patrolamento da estrada na Região Ariranha, especialmente no trecho que dá acesso à propriedade do Sr. Eusico Antônio Braz, conhecido por Sr. “Ziquinha”.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>5</t>
-  </si>
-[...1 lines deleted...]
-    <t>CHARLES DA FARMÁCIA</t>
   </si>
   <si>
     <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/9/4_indicacao_005.2026.pdf</t>
   </si>
   <si>
     <t>Autoria do Vereador Charles Jordani Lemes dos Santos. Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que realize a roçagem, limpeza e fiscalização dos terrenos baldios localizados nos bairros morada do sol e toledo.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>GRAZIELA DENTISTA</t>
   </si>
   <si>
     <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/16/indicacao_006.2026_graziela.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 006/2026 - Autoria da Vereadora Graziela dos Santos Queiroz. Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que sejam tomadas as devidas providências para a recuperação da rua Gumercindo Gonçalves de Morais.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/17/indicacao_007.2026_abel.pdf</t>
   </si>
@@ -352,201 +364,626 @@
     <t>Autoria dos Vereadores Igor Aparecido de Queiroz e Charles J. Lemes dos Santos. Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que sejam tomadas as devidas providências para reforçar a segurança nas imediações da Escola Municipal Santa Terezinha, especialmente nos horários de entrada e saída dos alunos.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/44/indicacao_025.pdf</t>
   </si>
   <si>
     <t>Autoria do Vereador Marcelo Augusto de Oliveira. . Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que determine ao setor competente a realização de serviços de recuperação das seguintes vias urbanas:_x000D_
 •	Avenida 2 (dois), entre as ruas 23 à 25; _x000D_
 •	Avenida 8 (oito), esquina com a rua 19;_x000D_
 •	Rua 19 (dezenove), entre as avenidas 04 e 08; _x000D_
 •	Rua 25 (vinte e cinco), entre as avenidas 02 à 06.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/45/indicacao_026.pdf</t>
   </si>
   <si>
     <t>Autoria do Vereador Marcelo Augusto de Oliveira. . Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, que determine ao setor competente a realização de serviços de limpeza dos entulhos e demais resíduos, bem como, nivelamento do solo, eliminando assim os buracos da Rua 15, entre as Avenidas 02 e 04 (de frente a Serraria Municipal).</t>
   </si>
   <si>
-    <t>1</t>
+    <t>48</t>
+  </si>
+  <si>
+    <t>FRAN ENFERMEIRA, GRAZIELA DENTISTA</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/48/indicacao_o27.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente e Senhores Vereadores (as),_x000D_
+Reitero indicações anteriormente apresentada por mim, sob nos 026 e 093/2025, que solicita ao Poder Executivo a disponibilização de:_x000D_
+"TRANSPORTE ESCOLAR IDA E VOLTA DOS ALUNOS RESIDENTES NA ZONA_x000D_
+URBANA, NOS PERÍODOS MATUTINO (CEDO) E VESPERTINO (TARDE)</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/49/indicacao_028.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente e Senhores Vereadores (as),_x000D_
+A Vereadora que a esta subscreve, no uso de suas atribuições legais e regimentais, indica ao Poder Executivo Municipal, bem como aos órgãos competentes, que sejam adotadas as providências necessárias visando à EXTENSÃO DA REDE DE ENERGIA ELÉTRICA NO BAIRRO JOSÉ MARCELINO ROSA (A V. 02) E NA SAÍDA DA NOSSA CIDADE PARA PRAINHA PORTO BRASIL.</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>VALQUIRIA DO LUCIANO</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/50/indicacao_029.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, no uso de suas atribuições legais, indica ao Executivo Municipal, que seja providenciada a "COLOCAÇÃO DE UM TAPETE_x000D_
+EMBORRACHADO NAS PROXIMIDADES DO BEBEDOURO LOCALIZADO NA CIDADE DA CRIANÇA "</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/51/indicacao_030.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, no uso de suas atribuições legais, indica ao Poder_x000D_
+Público Municipal, que seja realizada a devida SINALIZAÇÃO E MARCAÇÃO_x000D_
+DE VAGAS DE ESTACIONAMENTO NA VIA LOCALIZADA NAS PROXIMIDADES DO SICOOB (Avenida seis), especialmente no trecho transversal em frente ao Auto Posto CR3, estendendo-se até a frente da agência, com o objetivo de melhor organizar o espaço e ampliar a capacidade de veículos estacionados.</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/52/indicacao_031.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+O Vereador que esta subscreve, no uso de suas atribuições legais, vem respeitosamente à presença de Vossa Excelência indicar ao Chefe do Poder Executivo Municipal que determine ao setor competente a INSTALAÇÃO DE CORRIMÃOS NAS DEPENDÊNCIAS DA CASA DE SAÚDE DR. NELSON JACINTO BORGES, especialmente nos corredores e áreas de circulação interna.</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/53/indicacao_032.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+O Vereador Marcelo Augusto de Oliveira, no uso de suas atribuições legais, vem respeitosamente à presença de Vossa Excelência indicar ao Senhor Prefeito Municipal que envide esforços no sentido de viabilizar a IMPLANTAÇÃO DE UM CASTRAMÓVEL em nosso município, bem como firmar parcerias com clínicas veterinárias locais para a realização de procedimentos de castração de animais, em regime de urgência.</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/54/indicacao_033.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+O Vereador que esta subscreve, nos termos regimentais, indica ao Excelentíssimo Senhor Prefeito Municipal, bem como ao Departamento de Obras Públicas, a necessidade de realizar a CONSTRUÇÃO DE MEIO-FIO NA VIA URBANA A VENIDA 20-A, A QUAL FAZ LIGAÇÃO COMA A VENIDA 20 (A VENIDA BRASIL).</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/57/indicacao_034.pdf</t>
+  </si>
+  <si>
+    <t>Autoria da Vereadora Sra. Francilaine Campos Barbosa. Reitera Indicação CM 001/2025, de 06 de janeiro de 2025, Indica ao Excelentíssimo Senhor Prefeito Municipal, para atender período noturno, promoção de Vigilância e Segurança em geral (Pacientes, Enfermeiros, Médicos até mesmo patrimonial) da Casa de Saúde Dr. Nelson Jacinto Borges, que seja providenciado em regime de urgência, "CONTRATAÇÃO OU INDICAÇÃO DE UM GUARDA NOTURNO".</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/58/indicacao_035.pdf</t>
+  </si>
+  <si>
+    <t>Autoria do Vereador Sr. Charles Jordani Lemes dos Santos, indica que seja encaminhado expediente ao Poder Executivo Municipal, solicitando PROVIDÊNCIAS PALIATIVAS NA ESTRADA VICINAL QUE DÁ ACESSO À FAZENDA DO SR. A VENIL RODRIGUES DA SILVA.</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/59/indicacao_036.pdf</t>
+  </si>
+  <si>
+    <t>Autoria do Vereador Sr. Marcelo Augusto de Oliveira, indicando ao Poder Executivo Municipal, que seja realizado estudo de impacto financeiro-orçamentário e análise de viabilidade jurídica, para IMPLANTAÇÃO DO PAGAMENTO DE ABONO ANUAL EXTRAORDINÁRIO, POPULARMENTE DENOMINADO "14 0 SALÁRIO", AOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/95/indicacao_037.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 037/2026 - Autoria do Vereador Igor Aparecido de Queiroz. Indica ao Excelentíssimo Senhor Prefeito Municipal, Gilmar Aparecido Leonel Souto, por meio da Secretaria competente, que seja realizado o patrolamento da estrada vicinal que se inicia na entrada da Santinha, passando pelas propriedades dos senhores Sérgio Macêdo, Claiton Macêdo e Neovander, seguindo até a estrada que dá acesso à propriedade do senhor Ivan Perine, área anteriormente pertencente ao doutor Washington.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/20/mocao_de_aplausos_ex-prefeito_sinomar.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS N° 001/2026 – Autoria do Vereador Abel José Silva Freitas. Manifesta público reconhecimento e consigna em seus anais votos de aplauso ao Senhor Sinomar Gonçalves de Moraes, Ex-Prefeito do Município, em razão dos relevantes serviços prestados à Administração Pública Municipal durante o exercício de seu mandato, no período de 01 de janeiro de 1989 a 31 de dezembro de 1992.</t>
   </si>
   <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/55/mocao_002.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos, de autoria do Vereador Charles Jordani Lemes dos Santos, tem por finalidade homenagear 0 senhor MÁRCIO ANTÓNIO DA SILVA, radialista e promotor de eventos no município de São Francisco de Sales, em reconhecimento aos relevantes serviços prestados à comunidade local.</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>GILMAR APARECIDO LEONEL SOUTO</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/92/projeto_de_lei_complementar_no_01_-_12-06-2026_-_docente_informatica_-_corrigido_1.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR PM N° 001/2026 – Autoria do Executivo. Altera a Lei Complementar n°31, de 04 de Janeiro de 2010, que “dispõe sobre o plano de cargos, carreira e remuneração dos servidores da educação do município de São Francisco de Sales/MG”, para criar o cargo efetivo de docente de informática educativa, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/93/projeto_de_lei_complementar_no_02_-_12-06-2026_-_transforma_auxiliar_em_tecnico_-_corrigido_1.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI COMPLEMENTAR PM N° 002/2026 – Autoria do Executivo. Altera o anexo I da Lei Complementar n° 05 de 10 de outubro de 2002, que “dispõe sobre o quadro de pessoal da Prefeitura Municipal de São Francisco de Sales estabelece diretrizes aos servidores públicos municipais e dá outras providências” e suas alterações posteriores, para autorizar o poder executivo municipal a transformar o cargo de auxiliar de enfermagem em técnico em enfermagem; extinguir o cargo de auxiliar de enfermagem, e, dá outras providências.</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>GILMAR APARECIDO LEONEL SOUTO</t>
+    <t>Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/72/projeto_de_lei_cm_no_001_reajuste_cm.pdf</t>
+  </si>
+  <si>
+    <t>Autoria da Mesa Diretora. Que autoriza reajuste dos vencimentos dos servidores do Poder Legislativo do município de São Francisco de Sales, estado de Minas Gerais, e dá outras providências.</t>
   </si>
   <si>
     <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/22/projeto_de_lei_n_02.2026.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 002/2026 – Autoria do Executivo Municipal. Ratifica o protocolo de intenções, visando à integração ao Consórcio Intermunicipal de Saúde do Alto Paranaíba Cisalp.</t>
   </si>
   <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/62/projeto_de_lei_pm_03.pdf</t>
+  </si>
+  <si>
+    <t>6.	PROJETO DE LEI PM N.0 03, DE 13 DE MAIO DE 2.026, QUE INSTITUI A POLÍTICA DE BEM-ESTAR, SAÚDE E QUALIDADE DE VIDA NO TRABALHO E VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO NO MUNICÍPIO SÃO FRANCISCO DE SALES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/66/projeto_de_lei_no_04_-_2026_-_ldo_-_2027.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI PM N.º 04, DE  15 DE ABRIL DE 2.026, que “ESTABELECE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE SÃO FRANCISCO DE SALES PARA O EXERCÍCIO DE 2027”.</t>
+  </si>
+  <si>
     <t>46</t>
   </si>
   <si>
     <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/46/projeto_de_lei_pm_05.pdf</t>
   </si>
   <si>
     <t>Autoria do Executivo Municipal. Autoriza a abertura de credito especial por anulação no orçamento vigente e contém outras providências.</t>
   </si>
   <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/67/projeto_de_lei_no_06_-_2026_-_convenio_casa_de_apoio_danielle.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI N° PM 06, DE 28 DE MAIO DE 2026, QUE “AUTORIZA O PODER EXECUTIVO A FIRMAR TERMO DE FOMENTO COM A CASA DE APOIO DANIELLE E DÁ OUTRAS PROVIDENCIAS."</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/87/projeto_de_lei_cm_007.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Lei CM n° 007/2026 – Autoria da Mesa Diretora. Abre Crédito Suplementar e Anula Parcialmente dotação no valor de R$ 192.000,00 (cento e noventa e dois mil reais), no orçamento da Câmara Municipal de São Francisco de Sales – MG, no exercício de 2026.</t>
+  </si>
+  <si>
     <t>IGOR QUEIROZ, MARCELO AUGUSTO</t>
   </si>
   <si>
     <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/13/8_projeto_de_lei_cm_008__-_maus_tratos_animais.pdf</t>
   </si>
   <si>
     <t>Autoria dos Vereadores Marcelo Augusto de Oliveira e Igor Aparecido de Queiroz. Estabelece multas e sanções administrativas a serem aplicadas a quem cometer maus-tratos ou abandono de animais no âmbito do município e dá outras providências.</t>
   </si>
   <si>
-    <t>Legislativo</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/21/projeto_de_lei__cm___no_009.2026.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 009/2026 – Autoria da Mesa Diretora. Abre Crédito Suplementar e Anula Parcialmente dotação no valor de R$120.000,00 (Cento e Vinte Mil Reais), no orçamento da Câmara Municipal de São Francisco de Sales – Minas Gerais, no exercício de 2.026.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/41/projeto_de_lei_cm_010.pdf</t>
   </si>
   <si>
     <t>Autoria da mesa diretora.  Abre Crédito Suplementar e Anula Parcialmente dotação no valor de R$26.000,00 (Vinte e Seis Mil Reais), no orçamento da Câmara Municipal de São Francisco de Sales – Minas Gerais, no exercício de 2.026.</t>
   </si>
   <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>Projeto de Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/88/projeto_de_resolucao_001_-_2026_-_regulamenta_pesquisa_de_precos_lei_14.133-2021_-_camara.pdf</t>
+  </si>
+  <si>
+    <t>“REGULAMENTA DISPOSIÇÕES GERAIS SOBRE O PROCEDIMENTO ADMINISTRATIVO PARA A REALIZAÇÃO DE PESQUISA DE PREÇOS PARA AQUISIÇÃO DE BENS, BEM COMO A CONTRATAÇÃO DE SERVIÇOS EM GERAL, DE OBRAS E DE SERVIÇOS DE ENGENHARIA, NO ÂMBITO DA CÂMARA MUNICIPAL DE SÃO FRANCISCO DE SALES - MG.</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/89/projeto_de_resolucao__002_-2026_-_regulamenta_a_lei_14.133-2021_-_nova_lei_licitacoes_e_contratos_-_camara_1.pdf</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/90/projeto_de_resolucao__003_-2026_-_regulamenta_contratacoes_diretas_lei_14.133-2021.pdf</t>
+  </si>
+  <si>
+    <t>“REGULAMENTA AS CONTRATAÇÕES DIRETAS DE QUE TRATA A LEI Nº 14.133, DE 1º DE ABRIL DE 2021, QUE ‘DISPÕE SOBRE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS’, NO ÂMBITO DA CÂMARA MUNICIPAL DE SÃO FRANCISCO DE SALES - MG.</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/61/projeto_de_resolucao_004.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO CM N.0 004/2026 DE 12 DE MAIO DE 2026, QUE "REGULAMENTA A LEI CM NO 1.078/2026, QUE INSTITUI O PROGRAMA DE ASSISTÊNCIA À SAÚDE SUPLEMENTAR NO ÂMBITO DA CÂMARA MUNICIPAL DE SÃO FRANCISCO DE SALES/MG, E DÁ OUTRAS PROVIDÊNCIAS."</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>FRAN ENFERMEIRA, GRAZIELA DENTISTA</t>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/82/requerimento_cm_001.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 001/2026 - Autoria da Vereadora Francilaine Campos Barbosa. Requer ao Excelentíssimo Senhor Presidente, que encaminhe ao Poder Executivo Municipal o presente requerimento, solicitando a revisão e atualização dos laudos técnicos de insalubridade dos servidores municipais, sendo constatado o grau máximo de insalubridade, a aplicação do percentual de 40% (quarenta por cento) previsto na Lei Complementar n° 25/2007.</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>CHARLES DA FARMÁCIA, FRAN ENFERMEIRA, GRAZIELA DENTISTA, IGOR QUEIROZ</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/83/requerimento_cm_002.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 002/2026 - Autoria dos Vereadores Francilaine Campos Barbosa, Graziela dos Santos Queiroz, Charles J. Lemes dos Santos e Igor Aparecido de Queiroz. Requerem ao Excelentíssimo Senhor Presidente, que encaminhe ao Poder Executivo Municipal o presente requerimento, solicitando que sejam adotadas providências necessárias para o conserto da van pertencente ao setor de saúde deste município.</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>CHARLES DA FARMÁCIA, FRAN ENFERMEIRA, GRAZIELA DENTISTA</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/84/requerimento_cm_003.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 003/2026 - Autoria dos Vereadores Francilaine Campos Barbosa, Graziela dos Santos Queiroz e Charles J. Lemes dos Santos. Requer ao Excelentíssimo Senhor Presidente, que encaminhe ao Poder Executivo Municipal o presente requerimento, solicitando que sejam encaminhadas em regimento de urgência à Câmara Municipal, as seguintes informações e documentos relativos à Secretaria Municipal de Educação:_x000D_
+•_x000D_
+Relação detalhada de todas as receitas arrecadadas nos meses de dezembro de 2025 e janeiro de 2026, especificando fonte de recurso, natureza da receita e valores;_x000D_
+•_x000D_
+Relação detalhada de todas as despesas empenhadas, liquidadas e pagas nos referidos meses, com indicação de credor, objetivo, número do empenho, processo administrativo e valores;_x000D_
+•_x000D_
+Cópias dos respectivos comprovantes fiscais e documentos contábeis (notas fiscais, recibos, contratos, extratos e ordens de pagamento).</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/85/requerimento_cm_004.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento nº 004/2026 - Autoria dos Vereadores Francilaine Campos Barbosa, Graziela dos Santos Queiroz e Charles J. Lemes dos Santos. Requer ao Excelentíssimo Senhor Presidente, que encaminhe ao Poder Executivo Municipal o presente requerimento, solicitando que sejam adotadas, com a máxima urgência, as providências administrativas e legais necessárias para colocar em regular e pleno funcionamento o Bar e dependências da Prainha Porto Brasil, nos termos do respectivo contrato de concessão firmado pelo município.</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/86/requerimento_cm_005.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requerimento n° 005/2026 – Autoria do vereador Marcelo Augusto de Oliveira. Requer ao Excelentíssimo Senhor Presidente, que encaminhe o presente requerimento à Companhia de Saneamento de Minas Gerais – COPASA-MG, solicitando, com urgência, esclarecimentos acerca da não instalação do gerador de energia elétrica,_x000D_
+nas dependências da unidade responsável pela distribuição de água em nosso município.</t>
   </si>
   <si>
     <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/14/5_requerimento_006.2026.pdf</t>
   </si>
   <si>
     <t>Autoria dos Vereadores Francilaine Campos Barbosa e Graziela dos Santos Queiroz. Requerem ao Excelentíssimo Senhor Presidente, que encaminhe ao Poder Executivo Municipal o presente requerimento, solicitando: • O conserto do sistema de ar-condicionado da retroescavadeira pertencente à frota municipal, atualmente inoperante; • A substituição dos pneus do caminhão pipa da municipalidade, que se encontram em condições inadequadas de uso; • Caso seja alegada a necessidade de procedimento licitatório para as referidas providências, que sejam prestadas informações detalhadas acerca do andamento do respectivo processo.</t>
   </si>
   <si>
     <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/11/6_requerimento_007.2026.pdf</t>
   </si>
   <si>
     <t>Autoria dos Vereadores Francilaine Campos Barbosa e Graziela dos Santos Queiroz. Requerem ao Excelentíssimo Senhor Presidente, que sejam informados todos os processos licitatórios em andamento no âmbito do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>Autoria dos Vereadores Francilaine Campos Barbosa e Graziela dos Santos Queiroz. Requerem ao Excelentíssimo Senhor Presidente, informações detalhadas acerca da destinação e aplicação da verba devolvida pela Câmara Municipal ao Executivo em 31 de dezembro de 2025.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/38/requerimento_009.pdf</t>
   </si>
   <si>
     <t>Autoria da Vereadora Francilaine Campos Barbosa. Requer ao Excelentíssimo Senhor Presidente, que encaminhe ao Poder Executivo Municipal o presente requerimento, solicitando que sejam encaminhadas informações e documentos relativos à regularidade dos estabelecimentos de saúde do Município.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/39/requerimento_010.pdf</t>
   </si>
   <si>
     <t>Autoria da Vereadora Francilaine Campos Barbosa.  Requer ao Excelentíssimo Senhor Presidente, que encaminhe ao Poder Executivo Municipal o presente requerimento, solicitando informações detalhadas acerca dos adicionais de insalubridade pagos aos servidores públicos municipais, especialmente quanto aos percentuais aplicados por cargo, aos critérios técnicos utilizados para sua fixação e à estrutura permanente de saúde e segurança do trabalho no âmbito do Município.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/40/requerimento_011.pdf</t>
   </si>
   <si>
     <t>Autoria da Vereadora Graziela dos Santos Queiroz.  Requer ao Excelentíssimo Senhor Presidente, que encaminhe ao Poder Executivo Municipal o presente requerimento, solicitando que sejam encaminhadas informações e documentos relativos à coleta, transporte e destinação final de resíduos sólidos no Município, bem como à regularidade ambiental da área localizada nos fundos do aterro sanitário municipal, nas proximidades do aeroporto.</t>
   </si>
   <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/60/requerimento_012.pdf</t>
+  </si>
+  <si>
+    <t>Autoria do Sr. Presidente Abel José Silva Freitas, assinada por todos Edis, para que representantes da empresa compareçam à Sessão Ordinária desta Casa Legislativa, em data a ser previamente agendada, a fim de prestar esclarecimentos sobre a CONSTANTE FALTA DE ÁGUA NO MUNICÍPIO E APRESENTAR INFORMAÇÕES ACERCA DAS MEDIDAS EMERGENCIAIS E INVESTIMENTOS URGENTES NECESSÁRIOS PARA SOLUÇÃO DO PROBLEMA.</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
     <t>ATA</t>
   </si>
   <si>
     <t>Ata da sessão ordinária</t>
   </si>
   <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/74/ata_da_1a_sessao_ordinaria___03__02__2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 1ª (PRIMEIRA) SESSÃO ORDINÁRIA, DO 2º (SEGUNDO) PERÍODO LEGISLATIVO, DA 16ª (DÉCIMA SEXTA) LEGISLATURA DO MUNICÍPIO DE SÃO FRANCISCO DE SALES, ESTADO DE MINAS GERAIS.</t>
+  </si>
+  <si>
     <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/15/2a_sessao_ordinaria___19_02__2026.docx.pdf</t>
   </si>
   <si>
     <t>ATA DA 2ª (SEGUNDA) SESSÃO ORDINÁRIA, DO 2º (SEGUNDO) PERÍODO LEGISLATIVO, DA 16ª (DÉCIMA SEXTA) LEGISLATURA DO MUNICÍPIO DE SÃO FRANCISCO DE SALES, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/23/ata_3_sessao.pdf</t>
   </si>
   <si>
     <t>Ata da Sessâo ordinaria</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/42/4a_sessao_ordinaria___17__03__2026.pdf</t>
   </si>
   <si>
     <t>ATA DA 4ª (QUARTA) SESSÃO ORDINÁRIA, DO 2º (SEGUNDO) PERÍODO LEGISLATIVO, DA 16ª (DÉCIMA SEXTA) LEGISLATURA DO MUNICÍPIO DE SÃO FRANCISCO DE SALES, ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/47/5a_sessao_ordinaria___07__04__2026.pdf</t>
   </si>
   <si>
     <t>ATA DA 5ª (QUINTA) SESSÃO ORDINÁRIA, DO 2º (SEGUNDO) PERÍODO LEGISLATIVO, DA 16ª (DÉCIMA SEXTA) LEGISLATURA DO MUNICÍPIO DE SÃO FRANCISCO DE SALES, ESTADO DE MINAS GERAIS.</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/56/ata_da_6a_sessao_ordinaria___22__04__2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 6ª (SEXTA) SESSÃO ORDINÁRIA, DO 2º (SEGUNDO) PERÍODO LEGISLATIVO, DA 16ª (DÉCIMA SEXTA) LEGISLATURA DO MUNICÍPIO DE SÃO FRANCISCO DE SALES, ESTADO DE MINAS GERAIS.</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/64/7a_sessao_ordinaria___05__05__2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 7ª (SETIMA) SESSÃO ORDINÁRIA, DO 2º (SEGUNDO) PERÍODO LEGISLATIVO, DA 16ª (DÉCIMA SEXTA) LEGISLATURA DO MUNICÍPIO DE SÃO FRANCISCO DE SALES, ESTADO DE MINAS GERAIS.</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/65/8a_sessao_ordinaria___19__05__2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 8ª (OITAVA) SESSÃO ORDINÁRIA, DO 2º (SEGUNDO) PERÍODO LEGISLATIVO, DA 16ª (DÉCIMA SEXTA) LEGISLATURA DO MUNICÍPIO DE SÃO FRANCISCO DE SALES, ESTADO DE MINAS GERAIS.</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/91/9a_sessao_ordinaria___02__06__2026.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 9ª (NONA) SESSÃO ORDINÁRIA, DO 2º (SEGUNDO) PERÍODO LEGISLATIVO, DA 16ª (DÉCIMA SEXTA) LEGISLATURA DO MUNICÍPIO DE SÃO FRANCISCO DE SALES, ESTADO DE MINAS GERAIS.</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>Ata da Sessão Extraordinária</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/71/1a_sessao_extraordinaria___09__01__2026_ata.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 1ª (PRIMEIRA) SESSÃO EXTRAORDINÁRIA, DO 2º (SEGUNDO) PERÍODO LEGISLATIVO, DA 16ª (DÉCIMA SEXTA) LEGISLATURA DO MUNICÍPIO DE SÃO FRANCISCO DE SALES, ESTADO DE MINAS GERAIS, CONVOCADA POR SOLICITAÇÃO DO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL E PRESIDÊNCIA DESTA CASA.</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/81/ata_da_2a_sessao_extraordinaria.pdf</t>
+  </si>
+  <si>
+    <t>ATA DA 2ª (SEGUNDA) SESSÃO EXTRAORDINÁRIA, DO 2º (SEGUNDO) PERÍODO LEGISLATIVO, DA 16ª (DÉCIMA SEXTA) LEGISLATURA DO MUNICÍPIO DE SÃO FRANCISCO DE SALES, ESTADO DE MINAS GERAIS, CONVOCADA POR SOLICITAÇÃO DO EXCELENTÍSSIMO SENHOR PRESIDENTE DESTA CASA LEGISLATIVA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>PLL</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinario do Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/76/projeto_de_lei_intituiu_feriado_santa_rita.pdf</t>
+  </si>
+  <si>
+    <t>Autoria da Sra. Vereadora Graziela dos Santos Queiroz, que INSTITUI O FERIADO MUNICIPAL NO DIA 06 DE JANEIRO EM COMEMORAÇÃO AO DIA DE SANTOS REIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/77/projeto_de_lei_cm_003_-_cria_cargo_comissao_-_assistente_apoio_tecnologico.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI CM Nº 003 /2026, DE 04 DE FEVEREIRO DE 2026, que DISPÕE SOBRE A CRIAÇÃO DE CARGO EM COMISSÃO NA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/78/projeto_de_lei_n.o_004-_2026_-_concessao_diarias_2.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI CM Nº 004/2026 DE 04 DE FEVEREIRO DE 2026, que REGULAMENTA A MANUTENÇÃO DAS ATIVIDADES POLÍTICO-PARLAMENTARES E ADMINISTRATIVAS DA CÂMARA MUNICIPAL DE SÃO FRANCISCO DE SALES/MG EM VIRTUDE DE DESLOCAMENTOS FORA DA SEDE DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/79/projeto_de_lei_005_-_plano_de_saude_servidores_camara.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI CM Nº 005 /2026, DE 04 DE FEVEREIRO DE 2026, que INSTITUI O PROGRAMA DE ASSISTÊNCIA À SAÚDE SUPLEMENTAR NO ÂMBITO DA CÂMARA MUNICIPAL DE SÃO FRANCISCO DE SALES/MG, DA FORMA QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/80/projeto_de_lei_n.o_006__2026_-_auxilio_alimentacao_servidores_camara_municipal_1.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI CM Nº 006 /2026 DE 04 DE FEVEREIRO DE 2026, que INSTITUI AUXÍLIO-ALIMENTAÇÃO AOS SERVIDORES DA CÂMARA MUNICIPAL DE SÃO FRANCISCO DE SALES/MG DA FORMA QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>ploex</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinario do Executivo</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/73/projeto_de_lei_n_01_pm.pdf</t>
+  </si>
+  <si>
+    <t>Autoria do Executivo. Que concede revisão geral anual aos servidores ativos, inativos e pensionistas, da forma que menciona, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -850,68 +1287,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/7/2_indicacao_003.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/8/3_indicacao_004.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/9/4_indicacao_005.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/16/indicacao_006.2026_graziela.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/17/indicacao_007.2026_abel.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/18/indicacao_008.2026_abel.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/19/indicacao_009.2026_charles.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/24/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/25/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/26/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/27/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/28/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/29/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/30/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/31/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/32/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/33/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/34/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/35/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/36/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/37/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/43/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/44/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/45/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/20/mocao_de_aplausos_ex-prefeito_sinomar.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/22/projeto_de_lei_n_02.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/46/projeto_de_lei_pm_05.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/13/8_projeto_de_lei_cm_008__-_maus_tratos_animais.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/21/projeto_de_lei__cm___no_009.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/41/projeto_de_lei_cm_010.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/14/5_requerimento_006.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/11/6_requerimento_007.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/38/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/39/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/40/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/15/2a_sessao_ordinaria___19_02__2026.docx.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/23/ata_3_sessao.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/42/4a_sessao_ordinaria___17__03__2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/47/5a_sessao_ordinaria___07__04__2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/75/indicacao_001_charles.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/7/2_indicacao_003.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/8/3_indicacao_004.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/9/4_indicacao_005.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/16/indicacao_006.2026_graziela.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/17/indicacao_007.2026_abel.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/18/indicacao_008.2026_abel.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/19/indicacao_009.2026_charles.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/24/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/25/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/26/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/27/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/28/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/29/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/30/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/31/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/32/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/33/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/34/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/35/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/36/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/37/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/43/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/44/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/45/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/48/indicacao_o27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/49/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/50/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/51/indicacao_030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/52/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/53/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/54/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/57/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/58/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/59/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/95/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/20/mocao_de_aplausos_ex-prefeito_sinomar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/55/mocao_002.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/92/projeto_de_lei_complementar_no_01_-_12-06-2026_-_docente_informatica_-_corrigido_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/93/projeto_de_lei_complementar_no_02_-_12-06-2026_-_transforma_auxiliar_em_tecnico_-_corrigido_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/72/projeto_de_lei_cm_no_001_reajuste_cm.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/22/projeto_de_lei_n_02.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/62/projeto_de_lei_pm_03.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/66/projeto_de_lei_no_04_-_2026_-_ldo_-_2027.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/46/projeto_de_lei_pm_05.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/67/projeto_de_lei_no_06_-_2026_-_convenio_casa_de_apoio_danielle.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/87/projeto_de_lei_cm_007.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/13/8_projeto_de_lei_cm_008__-_maus_tratos_animais.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/21/projeto_de_lei__cm___no_009.2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/41/projeto_de_lei_cm_010.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/88/projeto_de_resolucao_001_-_2026_-_regulamenta_pesquisa_de_precos_lei_14.133-2021_-_camara.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/89/projeto_de_resolucao__002_-2026_-_regulamenta_a_lei_14.133-2021_-_nova_lei_licitacoes_e_contratos_-_camara_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/90/projeto_de_resolucao__003_-2026_-_regulamenta_contratacoes_diretas_lei_14.133-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/61/projeto_de_resolucao_004.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/82/requerimento_cm_001.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/83/requerimento_cm_002.2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/84/requerimento_cm_003.2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/85/requerimento_cm_004.2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/86/requerimento_cm_005.2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/14/5_requerimento_006.2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/11/6_requerimento_007.2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/38/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/39/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/40/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/60/requerimento_012.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/74/ata_da_1a_sessao_ordinaria___03__02__2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/15/2a_sessao_ordinaria___19_02__2026.docx.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/23/ata_3_sessao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/42/4a_sessao_ordinaria___17__03__2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/47/5a_sessao_ordinaria___07__04__2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/56/ata_da_6a_sessao_ordinaria___22__04__2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/64/7a_sessao_ordinaria___05__05__2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/65/8a_sessao_ordinaria___19__05__2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/91/9a_sessao_ordinaria___02__06__2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/71/1a_sessao_extraordinaria___09__01__2026_ata.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/81/ata_da_2a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/76/projeto_de_lei_intituiu_feriado_santa_rita.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/77/projeto_de_lei_cm_003_-_cria_cargo_comissao_-_assistente_apoio_tecnologico.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/78/projeto_de_lei_n.o_004-_2026_-_concessao_diarias_2.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/79/projeto_de_lei_005_-_plano_de_saude_servidores_camara.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/80/projeto_de_lei_n.o_006__2026_-_auxilio_alimentacao_servidores_camara_municipal_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscosales.integrainteligencia.com.br/media/sapl/public/materialegislativa/2026/73/projeto_de_lei_n_01_pm.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H42"/>
+  <dimension ref="A1:H85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="141.5703125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="71.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="199.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -940,1113 +1377,2274 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>11</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>31</v>
       </c>
       <c r="H6" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="G10" s="1" t="s">
+      <c r="H10" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>46</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>49</v>
       </c>
       <c r="H11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>52</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>53</v>
       </c>
       <c r="H12" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>56</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H13" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
         <v>60</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>61</v>
       </c>
       <c r="H14" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>63</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
         <v>64</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>65</v>
       </c>
       <c r="H15" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>67</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>29</v>
+        <v>68</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H16" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>71</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
         <v>33</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>44</v>
+        <v>72</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H18" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H19" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>81</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
+        <v>34</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>85</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
+        <v>86</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>92</v>
       </c>
       <c r="H22" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>94</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
         <v>95</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>96</v>
       </c>
       <c r="H23" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>98</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>42</v>
+        <v>99</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>99</v>
+        <v>48</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H24" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>102</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>82</v>
+        <v>103</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="H26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>81</v>
+        <v>109</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>108</v>
+        <v>55</v>
       </c>
       <c r="D27" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>86</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="F27" t="s">
-[...2 lines deleted...]
-      <c r="G27" s="1" t="s">
+      <c r="H27" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>10</v>
+        <v>59</v>
       </c>
       <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
         <v>113</v>
       </c>
-      <c r="E28" t="s">
+      <c r="G28" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="F28" t="s">
+      <c r="H28" t="s">
         <v>115</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>63</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>48</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H29" t="s">
         <v>118</v>
-      </c>
-[...19 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>56</v>
+        <v>119</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="D30" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
+        <v>120</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>86</v>
+        <v>123</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>24</v>
+        <v>71</v>
       </c>
       <c r="D31" t="s">
-        <v>113</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>114</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
+        <v>120</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="G31" s="1" t="s">
+      <c r="H31" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>126</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>75</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>86</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="B32" t="s">
-[...14 lines deleted...]
-      <c r="G32" s="1" t="s">
+      <c r="H32" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>60</v>
+        <v>129</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>8</v>
+        <v>78</v>
       </c>
       <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>86</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>130</v>
       </c>
-      <c r="E33" t="s">
+      <c r="H33" t="s">
         <v>131</v>
-      </c>
-[...7 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>48</v>
+        <v>132</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>16</v>
+        <v>81</v>
       </c>
       <c r="D34" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>131</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>132</v>
+        <v>72</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="H34" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>52</v>
+        <v>135</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>20</v>
+        <v>84</v>
       </c>
       <c r="D35" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>131</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>132</v>
+        <v>48</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>14</v>
+        <v>136</v>
       </c>
       <c r="H35" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>138</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>24</v>
+        <v>89</v>
       </c>
       <c r="D36" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>131</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>139</v>
       </c>
       <c r="H36" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>141</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>43</v>
+        <v>94</v>
       </c>
       <c r="D37" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>131</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>44</v>
+        <v>86</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>142</v>
       </c>
       <c r="H37" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>144</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="D38" t="s">
-        <v>130</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>131</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>30</v>
+        <v>72</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>145</v>
       </c>
       <c r="H38" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
         <v>10</v>
       </c>
       <c r="D39" t="s">
         <v>147</v>
       </c>
       <c r="E39" t="s">
         <v>148</v>
       </c>
       <c r="F39" t="s">
-        <v>124</v>
+        <v>18</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H39" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>95</v>
+        <v>151</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
         <v>17</v>
       </c>
       <c r="D40" t="s">
         <v>147</v>
       </c>
       <c r="E40" t="s">
         <v>148</v>
       </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
       <c r="G40" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="H40" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D41" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="E41" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="F41" t="s">
-        <v>124</v>
+        <v>157</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="H41" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>160</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>17</v>
+      </c>
+      <c r="D42" t="s">
+        <v>155</v>
+      </c>
+      <c r="E42" t="s">
         <v>156</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="F42" t="s">
+        <v>157</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H42" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>163</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>10</v>
+      </c>
+      <c r="D43" t="s">
+        <v>164</v>
+      </c>
+      <c r="E43" t="s">
+        <v>165</v>
+      </c>
+      <c r="F43" t="s">
+        <v>166</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H43" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>95</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D44" t="s">
+        <v>164</v>
+      </c>
+      <c r="E44" t="s">
+        <v>165</v>
+      </c>
+      <c r="F44" t="s">
+        <v>157</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H44" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>171</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>22</v>
+      </c>
+      <c r="D45" t="s">
+        <v>164</v>
+      </c>
+      <c r="E45" t="s">
+        <v>165</v>
+      </c>
+      <c r="F45" t="s">
+        <v>157</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="H45" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>174</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>26</v>
+      </c>
+      <c r="D46" t="s">
+        <v>164</v>
+      </c>
+      <c r="E46" t="s">
+        <v>165</v>
+      </c>
+      <c r="F46" t="s">
+        <v>157</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H46" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>177</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>30</v>
+      </c>
+      <c r="D47" t="s">
+        <v>164</v>
+      </c>
+      <c r="E47" t="s">
+        <v>165</v>
+      </c>
+      <c r="F47" t="s">
+        <v>157</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H47" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>180</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>16</v>
+      </c>
+      <c r="D48" t="s">
+        <v>164</v>
+      </c>
+      <c r="E48" t="s">
+        <v>165</v>
+      </c>
+      <c r="F48" t="s">
+        <v>157</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H48" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>183</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>21</v>
+      </c>
+      <c r="D49" t="s">
+        <v>164</v>
+      </c>
+      <c r="E49" t="s">
+        <v>165</v>
+      </c>
+      <c r="F49" t="s">
+        <v>166</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="H49" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>60</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
         <v>25</v>
       </c>
-      <c r="D42" t="s">
-[...8 lines deleted...]
-      <c r="G42" s="1" t="s">
+      <c r="D50" t="s">
+        <v>164</v>
+      </c>
+      <c r="E50" t="s">
+        <v>165</v>
+      </c>
+      <c r="F50" t="s">
+        <v>186</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="H50" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>90</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>29</v>
+      </c>
+      <c r="D51" t="s">
+        <v>164</v>
+      </c>
+      <c r="E51" t="s">
+        <v>165</v>
+      </c>
+      <c r="F51" t="s">
+        <v>166</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H51" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>191</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>47</v>
+      </c>
+      <c r="D52" t="s">
+        <v>164</v>
+      </c>
+      <c r="E52" t="s">
+        <v>165</v>
+      </c>
+      <c r="F52" t="s">
+        <v>166</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H52" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>194</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>10</v>
+      </c>
+      <c r="D53" t="s">
+        <v>195</v>
+      </c>
+      <c r="E53" t="s">
+        <v>196</v>
+      </c>
+      <c r="F53" t="s">
+        <v>166</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H53" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>199</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>17</v>
+      </c>
+      <c r="D54" t="s">
+        <v>195</v>
+      </c>
+      <c r="E54" t="s">
+        <v>196</v>
+      </c>
+      <c r="F54" t="s">
+        <v>166</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H54" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>201</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>22</v>
+      </c>
+      <c r="D55" t="s">
+        <v>195</v>
+      </c>
+      <c r="E55" t="s">
+        <v>196</v>
+      </c>
+      <c r="F55" t="s">
+        <v>166</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="H55" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>204</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>26</v>
+      </c>
+      <c r="D56" t="s">
+        <v>195</v>
+      </c>
+      <c r="E56" t="s">
+        <v>196</v>
+      </c>
+      <c r="F56" t="s">
+        <v>166</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H56" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>207</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" t="s">
+        <v>208</v>
+      </c>
+      <c r="E57" t="s">
+        <v>209</v>
+      </c>
+      <c r="F57" t="s">
+        <v>48</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H57" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>212</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>17</v>
+      </c>
+      <c r="D58" t="s">
+        <v>208</v>
+      </c>
+      <c r="E58" t="s">
+        <v>209</v>
+      </c>
+      <c r="F58" t="s">
+        <v>213</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H58" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>216</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>22</v>
+      </c>
+      <c r="D59" t="s">
+        <v>208</v>
+      </c>
+      <c r="E59" t="s">
+        <v>209</v>
+      </c>
+      <c r="F59" t="s">
+        <v>217</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H59" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>220</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>26</v>
+      </c>
+      <c r="D60" t="s">
+        <v>208</v>
+      </c>
+      <c r="E60" t="s">
+        <v>209</v>
+      </c>
+      <c r="F60" t="s">
+        <v>217</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H60" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>223</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>30</v>
+      </c>
+      <c r="D61" t="s">
+        <v>208</v>
+      </c>
+      <c r="E61" t="s">
+        <v>209</v>
+      </c>
+      <c r="F61" t="s">
+        <v>86</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H61" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>64</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>16</v>
+      </c>
+      <c r="D62" t="s">
+        <v>208</v>
+      </c>
+      <c r="E62" t="s">
+        <v>209</v>
+      </c>
+      <c r="F62" t="s">
+        <v>113</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H62" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>52</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>21</v>
+      </c>
+      <c r="D63" t="s">
+        <v>208</v>
+      </c>
+      <c r="E63" t="s">
+        <v>209</v>
+      </c>
+      <c r="F63" t="s">
+        <v>113</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H63" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>56</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>25</v>
+      </c>
+      <c r="D64" t="s">
+        <v>208</v>
+      </c>
+      <c r="E64" t="s">
+        <v>209</v>
+      </c>
+      <c r="F64" t="s">
+        <v>113</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="H64" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>231</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>29</v>
+      </c>
+      <c r="D65" t="s">
+        <v>208</v>
+      </c>
+      <c r="E65" t="s">
+        <v>209</v>
+      </c>
+      <c r="F65" t="s">
+        <v>48</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H65" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>234</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>47</v>
+      </c>
+      <c r="D66" t="s">
+        <v>208</v>
+      </c>
+      <c r="E66" t="s">
+        <v>209</v>
+      </c>
+      <c r="F66" t="s">
+        <v>48</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H66" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>237</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>52</v>
+      </c>
+      <c r="D67" t="s">
+        <v>208</v>
+      </c>
+      <c r="E67" t="s">
+        <v>209</v>
+      </c>
+      <c r="F67" t="s">
+        <v>34</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H67" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>240</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>56</v>
+      </c>
+      <c r="D68" t="s">
+        <v>208</v>
+      </c>
+      <c r="E68" t="s">
+        <v>209</v>
+      </c>
+      <c r="F68" t="s">
+        <v>18</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H68" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>243</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" t="s">
+        <v>244</v>
+      </c>
+      <c r="E69" t="s">
+        <v>245</v>
+      </c>
+      <c r="F69" t="s">
+        <v>166</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H69" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>68</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>17</v>
+      </c>
+      <c r="D70" t="s">
+        <v>244</v>
+      </c>
+      <c r="E70" t="s">
+        <v>245</v>
+      </c>
+      <c r="F70" t="s">
+        <v>166</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H70" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>99</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>22</v>
+      </c>
+      <c r="D71" t="s">
+        <v>244</v>
+      </c>
+      <c r="E71" t="s">
+        <v>245</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H71" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>252</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>26</v>
+      </c>
+      <c r="D72" t="s">
+        <v>244</v>
+      </c>
+      <c r="E72" t="s">
+        <v>245</v>
+      </c>
+      <c r="F72" t="s">
+        <v>166</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H72" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>255</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>30</v>
+      </c>
+      <c r="D73" t="s">
+        <v>244</v>
+      </c>
+      <c r="E73" t="s">
+        <v>245</v>
+      </c>
+      <c r="F73" t="s">
+        <v>166</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H73" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>258</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>16</v>
+      </c>
+      <c r="D74" t="s">
+        <v>244</v>
+      </c>
+      <c r="E74" t="s">
+        <v>245</v>
+      </c>
+      <c r="F74" t="s">
+        <v>166</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H74" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>261</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>21</v>
+      </c>
+      <c r="D75" t="s">
+        <v>244</v>
+      </c>
+      <c r="E75" t="s">
+        <v>245</v>
+      </c>
+      <c r="F75" t="s">
+        <v>166</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H75" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>264</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>25</v>
+      </c>
+      <c r="D76" t="s">
+        <v>244</v>
+      </c>
+      <c r="E76" t="s">
+        <v>245</v>
+      </c>
+      <c r="F76" t="s">
+        <v>166</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="H76" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>267</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>29</v>
+      </c>
+      <c r="D77" t="s">
+        <v>244</v>
+      </c>
+      <c r="E77" t="s">
+        <v>245</v>
+      </c>
+      <c r="F77" t="s">
+        <v>166</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H77" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>270</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" t="s">
+        <v>244</v>
+      </c>
+      <c r="E78" t="s">
+        <v>271</v>
+      </c>
+      <c r="F78" t="s">
+        <v>166</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H78" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>274</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>17</v>
+      </c>
+      <c r="D79" t="s">
+        <v>244</v>
+      </c>
+      <c r="E79" t="s">
+        <v>271</v>
+      </c>
+      <c r="F79" t="s">
+        <v>166</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H79" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>277</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>17</v>
+      </c>
+      <c r="D80" t="s">
+        <v>278</v>
+      </c>
+      <c r="E80" t="s">
+        <v>279</v>
+      </c>
+      <c r="F80" t="s">
+        <v>34</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H80" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>282</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>22</v>
+      </c>
+      <c r="D81" t="s">
+        <v>278</v>
+      </c>
+      <c r="E81" t="s">
+        <v>279</v>
+      </c>
+      <c r="F81" t="s">
+        <v>166</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H81" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>285</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>26</v>
+      </c>
+      <c r="D82" t="s">
+        <v>278</v>
+      </c>
+      <c r="E82" t="s">
+        <v>279</v>
+      </c>
+      <c r="F82" t="s">
+        <v>166</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="H82" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>288</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>30</v>
+      </c>
+      <c r="D83" t="s">
+        <v>278</v>
+      </c>
+      <c r="E83" t="s">
+        <v>279</v>
+      </c>
+      <c r="F83" t="s">
+        <v>166</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H83" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>291</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>16</v>
+      </c>
+      <c r="D84" t="s">
+        <v>278</v>
+      </c>
+      <c r="E84" t="s">
+        <v>279</v>
+      </c>
+      <c r="F84" t="s">
+        <v>166</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="H84" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>294</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>10</v>
+      </c>
+      <c r="D85" t="s">
+        <v>295</v>
+      </c>
+      <c r="E85" t="s">
+        <v>296</v>
+      </c>
+      <c r="F85" t="s">
         <v>157</v>
       </c>
-      <c r="H42" t="s">
-        <v>158</v>
+      <c r="G85" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H85" t="s">
+        <v>298</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>